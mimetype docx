--- v0 (2025-10-03)
+++ v1 (2026-04-27)
@@ -1,2123 +1,2303 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3793571E" w14:textId="77777777" w:rsidR="000C620A" w:rsidRDefault="000C620A" w:rsidP="000C620A"/>
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="402E33E2" w14:textId="77777777" w:rsidR="000C620A" w:rsidRDefault="000C620A" w:rsidP="000C620A"/>
+    <w:p w14:paraId="47892C5C" w14:textId="77777777" w:rsidR="000C620A" w:rsidRDefault="000C620A" w:rsidP="000C620A"/>
+    <w:p w14:paraId="7477954B" w14:textId="77777777" w:rsidR="000C620A" w:rsidRDefault="000C620A" w:rsidP="000C620A"/>
+    <w:p w14:paraId="30D7FD4E" w14:textId="77777777" w:rsidR="00B525E1" w:rsidRDefault="00B525E1" w:rsidP="00B525E1">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Univers (W1)" w:hAnsi="Univers (W1)"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7542C39A" w14:textId="77777777" w:rsidR="00CE6639" w:rsidRDefault="00CE6639" w:rsidP="00CE6639">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:sz w:val="44"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B7B0209" w14:textId="5282277A" w:rsidR="00CE6639" w:rsidRDefault="0064270D" w:rsidP="00CE6639">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+        </w:rPr>
+        <w:t>Memorial Day</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFC5D77" w14:textId="207516DE" w:rsidR="0064270D" w:rsidRDefault="0064270D" w:rsidP="00CE6639">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390A1C2A" w14:textId="77777777" w:rsidR="00CE6639" w:rsidRDefault="00CE6639" w:rsidP="00CE6639">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E74BB3" w14:textId="77777777" w:rsidR="00CE6639" w:rsidRDefault="00CE6639" w:rsidP="00CE6639">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B500710" w14:textId="77777777" w:rsidR="00CE6639" w:rsidRDefault="00CE6639" w:rsidP="00CE6639">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782BE65F" w14:textId="77777777" w:rsidR="00CE6639" w:rsidRDefault="00CE6639" w:rsidP="00CE6639">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4731CA90" w14:textId="77777777" w:rsidR="00CE6639" w:rsidRDefault="00CE6639" w:rsidP="00CE6639">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C34E07C" w14:textId="77777777" w:rsidR="00CE6639" w:rsidRDefault="00CE6639" w:rsidP="00CE6639">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7394DDA5" w14:textId="77777777" w:rsidR="00CE6639" w:rsidRDefault="00CE6639" w:rsidP="00CE6639">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3107F2A9" w14:textId="77777777" w:rsidR="00CE6639" w:rsidRDefault="00CE6639" w:rsidP="00CE6639">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F510A4" w14:textId="77777777" w:rsidR="00CE6639" w:rsidRDefault="00CE6639" w:rsidP="00CE6639">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The American Legion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794D3FC2" w14:textId="18F387CA" w:rsidR="003B286D" w:rsidRDefault="00CE6639" w:rsidP="00CE6639">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Media &amp; Communications Division</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEBDEA5" w14:textId="77777777" w:rsidR="007F3ED1" w:rsidRDefault="007F3ED1" w:rsidP="007F3ED1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6745DFD2" w14:textId="77777777" w:rsidR="00CE6639" w:rsidRDefault="00CE6639" w:rsidP="00CE6639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76FC6DA2" w14:textId="77777777" w:rsidR="00DE0819" w:rsidRDefault="00BA50D2" w:rsidP="00BA50D2">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB573A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24956895" w14:textId="77777777" w:rsidR="004D6232" w:rsidRDefault="00DE0819" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6232">
+        <w:rPr>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEC7D3A" w14:textId="77777777" w:rsidR="004D6232" w:rsidRDefault="004D6232" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61BFA836" w14:textId="1C2E268D" w:rsidR="004D6232" w:rsidRDefault="00DE0819" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6232" w:rsidRPr="004D6232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6232" w:rsidRPr="004D6232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Veterans, Family, Friends and Honored Guests</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43364D97" w14:textId="2DFD1948" w:rsidR="00DE0819" w:rsidRDefault="00504326" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Since the founding of the United States, it is estimated that 558 million Americans and immigrants have lived in this country. M</w:t>
+      </w:r>
+      <w:r w:rsidR="0064270D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ore than </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5646">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0064270D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>million</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD76E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of them </w:t>
+      </w:r>
+      <w:r w:rsidR="0064270D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have died defending </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>the United States</w:t>
+      </w:r>
+      <w:r w:rsidR="00283844">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in war</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>s and combat actions</w:t>
+      </w:r>
+      <w:r w:rsidR="00283844">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> since the American Revolution. T</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0819" w:rsidRPr="0064270D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>hey</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0819" w:rsidRPr="00DE0819">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0819" w:rsidRPr="00283844">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">each have stories to tell. The crosses at Normandy. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45CE7" w:rsidRPr="00283844">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>graves</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45CE7" w:rsidRPr="00283844">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at Arlington.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0819" w:rsidRPr="00283844">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The markers at Punchbowl. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B45CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0819" w:rsidRPr="00283844">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>he fallen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE0819" w:rsidRPr="00283844">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heroes who rest in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE0819" w:rsidRPr="00283844">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>places unknown</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE0819" w:rsidRPr="00283844">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73179D46" w14:textId="38565117" w:rsidR="00504326" w:rsidRDefault="00504326" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We are here for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504326">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="44"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>them</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C19ADEC" w14:textId="68363CCF" w:rsidR="00B45CE7" w:rsidRDefault="00D65BB8" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We are here </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD76E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>for heroes such as West Viriginia National Guard Specialist Sarah Beckstrom, who was mortally wounded by a terrorist while she patrolled the streets of Washington, D.C., on November 26</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD76E7" w:rsidRPr="00CD76E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD76E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>. Air Force Staff Sergeant Andrew Wolfe was seriously wounded in the same attack.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF56CD6" w14:textId="77777777" w:rsidR="009013D8" w:rsidRDefault="009013D8" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3498B036" w14:textId="77777777" w:rsidR="009013D8" w:rsidRDefault="009013D8" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A961CEE" w14:textId="4690E210" w:rsidR="009013D8" w:rsidRDefault="009013D8" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Specialist Beckstrom’s high school principal recalled her as someone who quote “Carried herself with qui</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45686">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strength, a contagious smile and a positive energy that lifted people around her.” -unquote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3991EA" w14:textId="7553473A" w:rsidR="009013D8" w:rsidRDefault="009013D8" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>How co</w:t>
+      </w:r>
+      <w:r w:rsidR="00032B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>uld we all not be lifted by the breathtaking sacrifices that veterans have made and continue to make on our behalf?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082E30C0" w14:textId="20A9F422" w:rsidR="009013D8" w:rsidRDefault="00032B60" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>We are here for Specialist Beckstrom</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">her grieving family members and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">her </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>friends. We are here to support Staff Sergeant Wolfe and his challenging road  to recovery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7365661D" w14:textId="1576DEDE" w:rsidR="00032B60" w:rsidRDefault="00032B60" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>We do not forget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF91949" w14:textId="6F10DB96" w:rsidR="00CD76E7" w:rsidRDefault="00CD76E7" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>We are here for the 2,341 American servicemembers who lost their lives during the attack on Pearl Harbor 85 years ago.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DC1CEA" w14:textId="0D9064C7" w:rsidR="00B45686" w:rsidRDefault="00B45686" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>We are here for the 3,</w:t>
+      </w:r>
+      <w:r w:rsidR="00923C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 combat deaths and thousands more who succumbed to the elements at Korea’s “frozen” Chosin Reservoir. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595520F0" w14:textId="03661A8D" w:rsidR="00EA5646" w:rsidRDefault="00EA5646" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>We are here for the men and women who continue to lose their lives during operations in the Middle East.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09125771" w14:textId="7F7C66BB" w:rsidR="00EA5646" w:rsidRDefault="00EA5646" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>From Bunker Hill to Baghdad, Americans from communities throughout the United States have answered their nation’s call and made the ultimate sacrifice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC46C58" w14:textId="2ACD6719" w:rsidR="00951981" w:rsidRDefault="00951981" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Included </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45686">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>n this hallowed list of heroes is Air Force Staff Sergeant William Pitsenbarger. Sixty years ago, in a thick jungle near Saigon, a company of soldiers from the 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Infantry Division was surrounded and outnumbered by Viet Cong.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45686">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enemy soldiers were estimated to be close to 400.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC7C6CD" w14:textId="77777777" w:rsidR="00923C56" w:rsidRDefault="00923C56" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02302EDF" w14:textId="77777777" w:rsidR="00923C56" w:rsidRDefault="00923C56" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70242550" w14:textId="77777777" w:rsidR="00923C56" w:rsidRDefault="00923C56" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5704DD" w14:textId="77777777" w:rsidR="00923C56" w:rsidRDefault="00923C56" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA0D981" w14:textId="77777777" w:rsidR="00923C56" w:rsidRDefault="00923C56" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727E2886" w14:textId="77777777" w:rsidR="00923C56" w:rsidRDefault="00923C56" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04BBA3CA" w14:textId="00A5C4DE" w:rsidR="00951981" w:rsidRDefault="00951981" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Pitsenbarger, a pararescue</w:t>
+      </w:r>
+      <w:r w:rsidR="00E928A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jumper</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>, voluntarily entered the danger area through a helicopter drop, so he could administer aid and evacuate the wounded.</w:t>
+      </w:r>
+      <w:r w:rsidR="009073BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Armed with a rifle, pistol and medical bag, Pitsenbarger refused evacuation nine times while he helped others get to safety. He repeatedly collected and distributed ammunition to soldier</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45686">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="009073BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under fire. He continued assisting </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45686">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>oth</w:t>
+      </w:r>
+      <w:r w:rsidR="009073BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ers</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45686">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, while </w:t>
+      </w:r>
+      <w:r w:rsidR="009073BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>fighting the enemy even after being wounded three times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76293BD4" w14:textId="46585DE3" w:rsidR="009073BA" w:rsidRDefault="009073BA" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>“Pits” as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> he was affectionately called by his f</w:t>
+      </w:r>
+      <w:r w:rsidR="00412D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>riends, would fall in battle. He epitomized the motto of pararescue jumpers,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45686">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which is, </w:t>
+      </w:r>
+      <w:r w:rsidR="00412D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quote- “These things we do…that others may live.”- unquote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6334F6B8" w14:textId="2A1CFDCE" w:rsidR="0087013F" w:rsidRDefault="00412D26" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9551F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is body was </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45686">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">later </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9551F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">found with his rifle in one hand, and his medical bag in the other. </w:t>
+      </w:r>
+      <w:r w:rsidR="0087013F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>He was 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3825160F" w14:textId="7EEB50A6" w:rsidR="00412D26" w:rsidRDefault="00412D26" w:rsidP="00DE0819">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>For his actions</w:t>
+      </w:r>
+      <w:r w:rsidR="0087013F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taken on April 11, 1966</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0087013F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>William H. Pitsenbarger of Piqua, Ohio,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was posthumously awarded the Medal of Honor</w:t>
+      </w:r>
+      <w:r w:rsidR="0087013F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and promoted to staff sergeant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9551F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AC0BBF" w14:textId="7E86DF00" w:rsidR="0087013F" w:rsidRDefault="0087013F" w:rsidP="0087013F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The families started and children produced by those he rescued will always be Staff Sergeant Pitsenbarger’s legacy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E61CB9" w14:textId="77777777" w:rsidR="00923C56" w:rsidRDefault="0087013F" w:rsidP="0087013F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">He did, so others may live. It is an ethos shared by so many of America’s fallen heroes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281F1605" w14:textId="64E89C94" w:rsidR="0087013F" w:rsidRDefault="0087013F" w:rsidP="0087013F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From those who absorbed the blast of a grenade while saving their friends, to those </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>who died rescuing crew from a sinking ship, we take this day to reflect on ordinary Americans exhibiting extraordinary valor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7219A405" w14:textId="6DFF37D6" w:rsidR="00265A8A" w:rsidRDefault="00265A8A" w:rsidP="00265A8A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="44"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>To honor the legacy of the fallen, we should all commit to the freedom offered by the greatest nation on earth.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A land where patriotism </w:t>
+      </w:r>
+      <w:r w:rsidR="006C2B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>eclipses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> politics, where the American Flag is displayed proudly and frequently and where military veterans are society’s true celebrities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402502C9" w14:textId="77777777" w:rsidR="00923C56" w:rsidRDefault="00923C56" w:rsidP="00265A8A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094D6626" w14:textId="77777777" w:rsidR="00923C56" w:rsidRDefault="00923C56" w:rsidP="00265A8A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C92EFC" w14:textId="77777777" w:rsidR="00923C56" w:rsidRDefault="00923C56" w:rsidP="00265A8A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB657D7" w14:textId="79546C3C" w:rsidR="00265A8A" w:rsidRDefault="00265A8A" w:rsidP="00923C56">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="44"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>We must NEVER forget the families of our fallen. Long after the battlefield guns have been silenced and the bombs stop exploding, the children of our fallen warriors will still be missing a parent. Spouses will be without their life partners. Parents will continue to grieve for their heroic sons and daughters that died way too early.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCC0DF6" w14:textId="089589A6" w:rsidR="00265A8A" w:rsidRDefault="00265A8A" w:rsidP="00923C56">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="44"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We need to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00923C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00923C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>sent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for them, not just as members of The American Legion </w:t>
+      </w:r>
+      <w:r w:rsidR="006C2B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>amily – but as American citizens. Nobody can replace these fallen heroes – especially in the eyes of their families – but we can offer shoulders to cry on, assistance with educational expenses and assurances that their loved one’s sacrifice will not be forgotten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3648F2" w14:textId="5A93F572" w:rsidR="00923C56" w:rsidRDefault="006C2B77" w:rsidP="00923C56">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>There are many ways to honor the fallen. While we can still enjoy recreational activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00030E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over Memorial Day weekend, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we take this moment </w:t>
+      </w:r>
+      <w:r w:rsidR="00030E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– this special moment – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to remember the price that was paid for us to enjoy our American way of life. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F40F896" w14:textId="5F1C56AE" w:rsidR="006C2B77" w:rsidRDefault="006C2B77" w:rsidP="00923C56">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Remembering and honoring the legacies of those who didn’t make it back is the true </w:t>
+      </w:r>
+      <w:r w:rsidR="00265A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>meaning of Memorial Day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E7EC04" w14:textId="35863BC2" w:rsidR="00265A8A" w:rsidRDefault="00265A8A" w:rsidP="00923C56">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="44"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Let us remember that tyrannical regimes have been toppled and genocides stopped because Americans sacrificed life and limb. Let us remember that terrorist plots were foiled and killers brought to justice because Americans were willing to pay a high price. Let us remember that without a U.S. military, the world would be a far more oppressive and darker place. Let us remember that freedom </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45686">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has no </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>greater friend than the American soldier, sailor, airman, Marine</w:t>
+      </w:r>
+      <w:r w:rsidR="006C2B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Coast Guardsman</w:t>
+      </w:r>
+      <w:r w:rsidR="006C2B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Space Force Guardian</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548B3AEB" w14:textId="27BB080A" w:rsidR="00265A8A" w:rsidRDefault="00265A8A" w:rsidP="00923C56">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Preamble to the Constitution of The American Legion charges our organization to “Preserve the memories and incidents of our association in </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4CAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>all w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ars.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5757A3B5" w14:textId="77777777" w:rsidR="00923C56" w:rsidRDefault="00923C56" w:rsidP="00923C56">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9C1CA9" w14:textId="77777777" w:rsidR="00923C56" w:rsidRDefault="00923C56" w:rsidP="00923C56">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="44"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B2C52DB" w14:textId="77777777" w:rsidR="00032B60" w:rsidRPr="00BD4D85" w:rsidRDefault="00032B60" w:rsidP="00032B60">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The true way to honor the fallen is to live in a way worthy of their sacrifice. That means strengthening our communities, helping our fellow veterans, supporting military families, and teaching the next generation what this day truly means.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E737A58" w14:textId="77777777" w:rsidR="00032B60" w:rsidRPr="00BD4D85" w:rsidRDefault="00032B60" w:rsidP="00032B60">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>We must tell their stories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F295331" w14:textId="77777777" w:rsidR="00032B60" w:rsidRPr="00BD4D85" w:rsidRDefault="00032B60" w:rsidP="00032B60">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>We must speak their names.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6954BF" w14:textId="77777777" w:rsidR="00032B60" w:rsidRDefault="00032B60" w:rsidP="00032B60">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>We must ensure that our children and grandchildren understand that the freedoms they inherit were paid for with courage, service, and sacrifice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F91F10" w14:textId="3DB6D569" w:rsidR="00C07109" w:rsidRDefault="00C07109" w:rsidP="00032B60">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abraham Lincoln said a nation that does not honor its heroes will not long endure.  He was right. But we should also ask ourselves, would a nation that didn’t honor its heroes be a nation </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>in which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we would want to live?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D796088" w14:textId="177DE5E7" w:rsidR="00C07109" w:rsidRDefault="00C07109" w:rsidP="00032B60">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Your attendance here answers that question.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0F3F01" w14:textId="77777777" w:rsidR="00C07109" w:rsidRDefault="00C07109" w:rsidP="00C07109">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We are here for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504326">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="44"/>
-[...1193 lines deleted...]
-          <w:sz w:val="36"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>them</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B472CE">
-[...527 lines deleted...]
-    <w:p w14:paraId="15BC6762" w14:textId="77777777" w:rsidR="000C620A" w:rsidRPr="007D1916" w:rsidRDefault="000C620A" w:rsidP="000C620A">
+    </w:p>
+    <w:p w14:paraId="74ABDD1B" w14:textId="645C602C" w:rsidR="00FB573A" w:rsidRDefault="005E70C9" w:rsidP="00032B60">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
-        </w:rPr>
-[...19 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB573A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thank you, God Bless </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB573A" w:rsidRPr="00FB573A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>America,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB573A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> God Bless </w:t>
+      </w:r>
+      <w:r w:rsidR="00032B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our Veterans and God Bless our Gold Star Families. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00FB573A" w:rsidSect="00171B45">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2880" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7477AF9A" w14:textId="77777777" w:rsidR="0057552B" w:rsidRDefault="0057552B" w:rsidP="00F201FB">
+    <w:p w14:paraId="7EAE9F3A" w14:textId="77777777" w:rsidR="00A1555E" w:rsidRDefault="00A1555E" w:rsidP="00F201FB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EE72A48" w14:textId="77777777" w:rsidR="0057552B" w:rsidRDefault="0057552B" w:rsidP="00F201FB">
+    <w:p w14:paraId="2C27257D" w14:textId="77777777" w:rsidR="00A1555E" w:rsidRDefault="00A1555E" w:rsidP="00F201FB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Univers (W1)">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="1403021968"/>
+      <w:id w:val="1885751779"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6380374A" w14:textId="0D0D280B" w:rsidR="00DB1E41" w:rsidRDefault="00DB1E41">
+      <w:p w14:paraId="37EE9F7E" w14:textId="5FB59B07" w:rsidR="006C78C2" w:rsidRDefault="006C78C2">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0027245E">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="41C959FA" w14:textId="77777777" w:rsidR="00DB1E41" w:rsidRDefault="00DB1E41">
+  <w:p w14:paraId="4C74CD23" w14:textId="77777777" w:rsidR="006C78C2" w:rsidRDefault="006C78C2">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="889150318"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="0B210F7A" w14:textId="66BBC280" w:rsidR="00D30893" w:rsidRDefault="00D30893">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="0027245E">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5CB06F37" w14:textId="77777777" w:rsidR="00D30893" w:rsidRDefault="00D30893">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2017C2A7" w14:textId="77777777" w:rsidR="0057552B" w:rsidRDefault="0057552B" w:rsidP="00F201FB">
+    <w:p w14:paraId="4272BB02" w14:textId="77777777" w:rsidR="00A1555E" w:rsidRDefault="00A1555E" w:rsidP="00F201FB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BC8A6AE" w14:textId="77777777" w:rsidR="0057552B" w:rsidRDefault="0057552B" w:rsidP="00F201FB">
+    <w:p w14:paraId="47AE4D7A" w14:textId="77777777" w:rsidR="00A1555E" w:rsidRDefault="00A1555E" w:rsidP="00F201FB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48F8D3BF" w14:textId="77777777" w:rsidR="00F201FB" w:rsidRDefault="00F201FB" w:rsidP="00D61DE7">
-[...16 lines deleted...]
-  <w:p w14:paraId="6F2143A3" w14:textId="77777777" w:rsidR="00C10AE6" w:rsidRDefault="00C10AE6">
+  <w:p w14:paraId="32114B70" w14:textId="77777777" w:rsidR="00C10AE6" w:rsidRDefault="00C10AE6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DDBCAAA" wp14:editId="33FABF0A">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05E1C646" wp14:editId="41800FD8">
           <wp:extent cx="5943600" cy="1612899"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="1612899"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="505E6F53"/>
+    <w:nsid w:val="061C1BF6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2FB0F334"/>
+    <w:tmpl w:val="A1E66D30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -2219,187 +2399,1598 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1429622314">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122E29E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EBD60B46"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CB32C80"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B63CC9D6"/>
+    <w:lvl w:ilvl="0" w:tplc="8BA60268">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FC4531C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4288C2CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="210E6125"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4A564BF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AE83D41"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5DD04A56"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3228646D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DE9A3EB2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37824291"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D258FB90"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E5F5A53"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C64E4B3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1540359145">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="608314104">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1592929720">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1320647388">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="991102231">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="366569924">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="438642045">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="152456988">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1410226299">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0057552B"/>
-    <w:rsid w:val="00003D82"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00026D93"/>
+    <w:rsid w:val="000122A4"/>
+    <w:rsid w:val="0002469F"/>
+    <w:rsid w:val="00026301"/>
+    <w:rsid w:val="00030E27"/>
+    <w:rsid w:val="00032B60"/>
+    <w:rsid w:val="000429B5"/>
+    <w:rsid w:val="00052BBA"/>
     <w:rsid w:val="00056AAF"/>
-    <w:rsid w:val="000947F1"/>
+    <w:rsid w:val="00096BD3"/>
+    <w:rsid w:val="00096D7A"/>
+    <w:rsid w:val="000A3F86"/>
+    <w:rsid w:val="000A454B"/>
     <w:rsid w:val="000A7736"/>
+    <w:rsid w:val="000B60B1"/>
+    <w:rsid w:val="000C2256"/>
     <w:rsid w:val="000C620A"/>
-    <w:rsid w:val="000F7F1F"/>
-    <w:rsid w:val="00161589"/>
+    <w:rsid w:val="000D47F1"/>
+    <w:rsid w:val="000E4782"/>
+    <w:rsid w:val="000E74D9"/>
+    <w:rsid w:val="001233FE"/>
+    <w:rsid w:val="001556F0"/>
+    <w:rsid w:val="0016110D"/>
     <w:rsid w:val="00171B45"/>
+    <w:rsid w:val="00172B42"/>
+    <w:rsid w:val="00177D1A"/>
+    <w:rsid w:val="00190D59"/>
+    <w:rsid w:val="001A18D7"/>
+    <w:rsid w:val="001A2C57"/>
+    <w:rsid w:val="001A5060"/>
     <w:rsid w:val="001B0D6B"/>
+    <w:rsid w:val="001B26E6"/>
     <w:rsid w:val="001B5939"/>
+    <w:rsid w:val="001D4AFA"/>
     <w:rsid w:val="001D4CD1"/>
+    <w:rsid w:val="001E27C0"/>
+    <w:rsid w:val="001E7850"/>
+    <w:rsid w:val="001F0E77"/>
+    <w:rsid w:val="001F53ED"/>
+    <w:rsid w:val="001F62D0"/>
+    <w:rsid w:val="001F6BF7"/>
+    <w:rsid w:val="0020251C"/>
+    <w:rsid w:val="00210998"/>
+    <w:rsid w:val="00227F6C"/>
+    <w:rsid w:val="00237D2A"/>
+    <w:rsid w:val="00265A8A"/>
+    <w:rsid w:val="002679EF"/>
+    <w:rsid w:val="0027245E"/>
+    <w:rsid w:val="00274726"/>
+    <w:rsid w:val="00283844"/>
     <w:rsid w:val="00284050"/>
-    <w:rsid w:val="002A10AB"/>
+    <w:rsid w:val="002950B4"/>
+    <w:rsid w:val="002C1649"/>
+    <w:rsid w:val="002D33B9"/>
+    <w:rsid w:val="002E4B1E"/>
     <w:rsid w:val="0030174E"/>
-    <w:rsid w:val="0033182E"/>
+    <w:rsid w:val="00314647"/>
     <w:rsid w:val="003364AC"/>
-    <w:rsid w:val="003C395B"/>
-    <w:rsid w:val="003F66D8"/>
+    <w:rsid w:val="00342356"/>
+    <w:rsid w:val="00343773"/>
+    <w:rsid w:val="00364FF5"/>
+    <w:rsid w:val="00377CC6"/>
+    <w:rsid w:val="003809D1"/>
+    <w:rsid w:val="003B286D"/>
+    <w:rsid w:val="003C0095"/>
+    <w:rsid w:val="003C0C74"/>
+    <w:rsid w:val="003E19B4"/>
+    <w:rsid w:val="003E3CE4"/>
+    <w:rsid w:val="003E62CD"/>
+    <w:rsid w:val="003F0300"/>
+    <w:rsid w:val="003F4D34"/>
+    <w:rsid w:val="003F53A2"/>
+    <w:rsid w:val="003F5B57"/>
+    <w:rsid w:val="003F7004"/>
     <w:rsid w:val="004076D2"/>
-    <w:rsid w:val="00452B26"/>
+    <w:rsid w:val="00412D26"/>
+    <w:rsid w:val="0042287F"/>
+    <w:rsid w:val="00444945"/>
+    <w:rsid w:val="00451D65"/>
+    <w:rsid w:val="00456F51"/>
+    <w:rsid w:val="00467745"/>
+    <w:rsid w:val="00477AED"/>
+    <w:rsid w:val="00495C68"/>
+    <w:rsid w:val="004B0E0A"/>
     <w:rsid w:val="004B4B02"/>
-    <w:rsid w:val="00560270"/>
+    <w:rsid w:val="004B65E1"/>
+    <w:rsid w:val="004C5AB0"/>
+    <w:rsid w:val="004D3F48"/>
+    <w:rsid w:val="004D6232"/>
+    <w:rsid w:val="004E3871"/>
+    <w:rsid w:val="004F50E5"/>
+    <w:rsid w:val="005021D8"/>
+    <w:rsid w:val="0050364D"/>
+    <w:rsid w:val="00504326"/>
+    <w:rsid w:val="00513333"/>
+    <w:rsid w:val="00521C08"/>
+    <w:rsid w:val="00531496"/>
+    <w:rsid w:val="00531F43"/>
+    <w:rsid w:val="005353DF"/>
+    <w:rsid w:val="00537E36"/>
+    <w:rsid w:val="00541178"/>
+    <w:rsid w:val="0054419A"/>
     <w:rsid w:val="00574005"/>
     <w:rsid w:val="0057552B"/>
-    <w:rsid w:val="005F7CC2"/>
+    <w:rsid w:val="005A38CA"/>
+    <w:rsid w:val="005C699E"/>
+    <w:rsid w:val="005E70C9"/>
+    <w:rsid w:val="005F24CF"/>
+    <w:rsid w:val="005F3477"/>
+    <w:rsid w:val="0060273D"/>
+    <w:rsid w:val="00617473"/>
+    <w:rsid w:val="00633B5A"/>
+    <w:rsid w:val="0064270D"/>
     <w:rsid w:val="00647F8E"/>
-    <w:rsid w:val="0068552E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="007D1916"/>
+    <w:rsid w:val="006518D8"/>
+    <w:rsid w:val="006577F4"/>
+    <w:rsid w:val="006630FE"/>
+    <w:rsid w:val="00686B8B"/>
+    <w:rsid w:val="0068794A"/>
+    <w:rsid w:val="006A00DF"/>
+    <w:rsid w:val="006A1F5D"/>
+    <w:rsid w:val="006B067F"/>
+    <w:rsid w:val="006C2B77"/>
+    <w:rsid w:val="006C38ED"/>
+    <w:rsid w:val="006C78C2"/>
+    <w:rsid w:val="006D07FA"/>
+    <w:rsid w:val="00715155"/>
+    <w:rsid w:val="00730193"/>
+    <w:rsid w:val="00744BF1"/>
+    <w:rsid w:val="00781305"/>
+    <w:rsid w:val="00783355"/>
+    <w:rsid w:val="007A19A3"/>
+    <w:rsid w:val="007B0BAF"/>
+    <w:rsid w:val="007C59CD"/>
+    <w:rsid w:val="007D1F63"/>
     <w:rsid w:val="007D2F01"/>
-    <w:rsid w:val="0082564E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00860C6E"/>
+    <w:rsid w:val="007E40CF"/>
+    <w:rsid w:val="007F3ED1"/>
+    <w:rsid w:val="008031A3"/>
+    <w:rsid w:val="00804779"/>
+    <w:rsid w:val="00806411"/>
+    <w:rsid w:val="008106B3"/>
+    <w:rsid w:val="00812A74"/>
+    <w:rsid w:val="00812CF4"/>
+    <w:rsid w:val="00817395"/>
+    <w:rsid w:val="0083135D"/>
+    <w:rsid w:val="00837960"/>
+    <w:rsid w:val="00855EC6"/>
+    <w:rsid w:val="0086171E"/>
+    <w:rsid w:val="00861863"/>
+    <w:rsid w:val="00862B36"/>
+    <w:rsid w:val="0087013F"/>
+    <w:rsid w:val="0087579C"/>
+    <w:rsid w:val="008A1E50"/>
+    <w:rsid w:val="008B4EFB"/>
+    <w:rsid w:val="008C1D9E"/>
+    <w:rsid w:val="008C33E1"/>
+    <w:rsid w:val="008E22DD"/>
+    <w:rsid w:val="008F2974"/>
+    <w:rsid w:val="009013D8"/>
+    <w:rsid w:val="00906C88"/>
+    <w:rsid w:val="009073BA"/>
     <w:rsid w:val="00914A73"/>
+    <w:rsid w:val="00923C56"/>
+    <w:rsid w:val="009345CC"/>
+    <w:rsid w:val="00941BC2"/>
     <w:rsid w:val="0094341B"/>
-    <w:rsid w:val="009D222B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AB20CB"/>
+    <w:rsid w:val="0095076B"/>
+    <w:rsid w:val="00951720"/>
+    <w:rsid w:val="00951981"/>
+    <w:rsid w:val="00954DE1"/>
+    <w:rsid w:val="00965979"/>
+    <w:rsid w:val="00981024"/>
+    <w:rsid w:val="009A4FF8"/>
+    <w:rsid w:val="009C69D6"/>
+    <w:rsid w:val="009D4E59"/>
+    <w:rsid w:val="009E1745"/>
+    <w:rsid w:val="009F5C3D"/>
+    <w:rsid w:val="00A1555E"/>
+    <w:rsid w:val="00A163D7"/>
+    <w:rsid w:val="00A735D6"/>
+    <w:rsid w:val="00A7372D"/>
+    <w:rsid w:val="00A7743C"/>
+    <w:rsid w:val="00AA00A3"/>
+    <w:rsid w:val="00AB323A"/>
+    <w:rsid w:val="00AD4B12"/>
+    <w:rsid w:val="00AE2313"/>
+    <w:rsid w:val="00AE6124"/>
+    <w:rsid w:val="00B049CE"/>
     <w:rsid w:val="00B07053"/>
-    <w:rsid w:val="00B23580"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B53EEE"/>
+    <w:rsid w:val="00B15877"/>
+    <w:rsid w:val="00B20C37"/>
+    <w:rsid w:val="00B2178A"/>
+    <w:rsid w:val="00B23AFD"/>
+    <w:rsid w:val="00B24C19"/>
+    <w:rsid w:val="00B2635B"/>
+    <w:rsid w:val="00B30AC8"/>
+    <w:rsid w:val="00B37B5C"/>
+    <w:rsid w:val="00B45686"/>
+    <w:rsid w:val="00B45CE7"/>
+    <w:rsid w:val="00B46570"/>
+    <w:rsid w:val="00B525E1"/>
+    <w:rsid w:val="00B54D65"/>
+    <w:rsid w:val="00B655B4"/>
+    <w:rsid w:val="00B74604"/>
+    <w:rsid w:val="00B8425D"/>
+    <w:rsid w:val="00B87097"/>
+    <w:rsid w:val="00B94A55"/>
+    <w:rsid w:val="00B95FD4"/>
+    <w:rsid w:val="00BA257E"/>
     <w:rsid w:val="00BA3CF8"/>
-    <w:rsid w:val="00BA5C4E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD350A"/>
+    <w:rsid w:val="00BA50D2"/>
+    <w:rsid w:val="00BB0EDC"/>
+    <w:rsid w:val="00BB2A76"/>
+    <w:rsid w:val="00BB7BBC"/>
+    <w:rsid w:val="00BC0416"/>
+    <w:rsid w:val="00BC5099"/>
+    <w:rsid w:val="00BD2745"/>
+    <w:rsid w:val="00BD4D85"/>
+    <w:rsid w:val="00BD7A75"/>
+    <w:rsid w:val="00BE0055"/>
+    <w:rsid w:val="00BE08AF"/>
+    <w:rsid w:val="00BE298D"/>
     <w:rsid w:val="00BE58FD"/>
-    <w:rsid w:val="00C07C1E"/>
+    <w:rsid w:val="00BF0694"/>
+    <w:rsid w:val="00C07109"/>
     <w:rsid w:val="00C10AE6"/>
+    <w:rsid w:val="00C31942"/>
+    <w:rsid w:val="00C37806"/>
+    <w:rsid w:val="00C410B3"/>
+    <w:rsid w:val="00C42D5C"/>
+    <w:rsid w:val="00C50B0A"/>
+    <w:rsid w:val="00C608EC"/>
+    <w:rsid w:val="00C66981"/>
+    <w:rsid w:val="00C72F13"/>
+    <w:rsid w:val="00C73920"/>
+    <w:rsid w:val="00C76D99"/>
     <w:rsid w:val="00C820B5"/>
     <w:rsid w:val="00C82ACA"/>
-    <w:rsid w:val="00CB0A3F"/>
+    <w:rsid w:val="00C84887"/>
     <w:rsid w:val="00CC0E16"/>
-    <w:rsid w:val="00CE3E60"/>
+    <w:rsid w:val="00CC245D"/>
+    <w:rsid w:val="00CD6815"/>
+    <w:rsid w:val="00CD76E7"/>
+    <w:rsid w:val="00CE2923"/>
+    <w:rsid w:val="00CE6639"/>
+    <w:rsid w:val="00CE7793"/>
     <w:rsid w:val="00CF0E79"/>
+    <w:rsid w:val="00CF244B"/>
+    <w:rsid w:val="00CF3109"/>
+    <w:rsid w:val="00CF3990"/>
     <w:rsid w:val="00CF6519"/>
+    <w:rsid w:val="00CF652E"/>
+    <w:rsid w:val="00D01AD5"/>
+    <w:rsid w:val="00D0691A"/>
+    <w:rsid w:val="00D20B35"/>
     <w:rsid w:val="00D23CAC"/>
+    <w:rsid w:val="00D30893"/>
+    <w:rsid w:val="00D3249A"/>
+    <w:rsid w:val="00D53E8F"/>
+    <w:rsid w:val="00D60C3F"/>
+    <w:rsid w:val="00D6138F"/>
     <w:rsid w:val="00D61DE7"/>
-    <w:rsid w:val="00DB1E41"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DC726C"/>
+    <w:rsid w:val="00D65BB8"/>
+    <w:rsid w:val="00D67726"/>
+    <w:rsid w:val="00D67DB7"/>
+    <w:rsid w:val="00D7121C"/>
+    <w:rsid w:val="00D835F5"/>
+    <w:rsid w:val="00D843AB"/>
+    <w:rsid w:val="00D84979"/>
+    <w:rsid w:val="00D9431F"/>
+    <w:rsid w:val="00DE0819"/>
     <w:rsid w:val="00DE0B8A"/>
-    <w:rsid w:val="00DF5554"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F01AAC"/>
+    <w:rsid w:val="00DE0CDB"/>
+    <w:rsid w:val="00DE76B5"/>
+    <w:rsid w:val="00DF3BF0"/>
+    <w:rsid w:val="00DF47A9"/>
+    <w:rsid w:val="00E26DE6"/>
+    <w:rsid w:val="00E32B10"/>
+    <w:rsid w:val="00E36727"/>
+    <w:rsid w:val="00E36937"/>
+    <w:rsid w:val="00E63497"/>
+    <w:rsid w:val="00E730AF"/>
+    <w:rsid w:val="00E86BF4"/>
+    <w:rsid w:val="00E87889"/>
+    <w:rsid w:val="00E928A8"/>
+    <w:rsid w:val="00E975E9"/>
+    <w:rsid w:val="00EA5646"/>
+    <w:rsid w:val="00EA71DC"/>
+    <w:rsid w:val="00EB34D3"/>
+    <w:rsid w:val="00EC442D"/>
+    <w:rsid w:val="00ED41B3"/>
+    <w:rsid w:val="00EF6FC4"/>
+    <w:rsid w:val="00F07F61"/>
+    <w:rsid w:val="00F1495D"/>
     <w:rsid w:val="00F201FB"/>
-    <w:rsid w:val="00F32A10"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FD58FD"/>
+    <w:rsid w:val="00F44036"/>
+    <w:rsid w:val="00F560E0"/>
+    <w:rsid w:val="00F8093C"/>
+    <w:rsid w:val="00F846E5"/>
+    <w:rsid w:val="00F90484"/>
+    <w:rsid w:val="00F9551F"/>
+    <w:rsid w:val="00F95649"/>
+    <w:rsid w:val="00FB3824"/>
+    <w:rsid w:val="00FB3FCC"/>
+    <w:rsid w:val="00FB573A"/>
+    <w:rsid w:val="00FD0CF4"/>
+    <w:rsid w:val="00FD4CAE"/>
+    <w:rsid w:val="00FF4E99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7E8E3539"/>
+  <w14:docId w14:val="5C0CF501"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A88BC977-4876-411C-8524-4A6DD595C58A}"/>
+  <w15:docId w15:val="{592BE882-1856-4BF1-B700-50B19E3B4546}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2410,101 +4001,101 @@
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2759,63 +4350,150 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000C620A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B525E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="000C620A"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00951981"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB573A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00804779"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -2900,131 +4578,322 @@
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D2F01"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="000C620A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00862B36"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B525E1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
+    <w:name w:val="envelope return"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B525E1"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B525E1"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B525E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent3Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B525E1"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:right="-360" w:firstLine="540"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent3"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B525E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="006577F4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE6639"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE6639"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00804779"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB573A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00951981"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0068552E"/>
+    <w:rsid w:val="00951981"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1521236128">
+    <w:div w:id="26293483">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1732075336">
+    <w:div w:id="36441612">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2080863848">
+    <w:div w:id="82073967">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2088988460">
+    <w:div w:id="1744140077">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1860505847">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1860970969">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magazine@legion.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3288,111 +5157,108 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86E293F8-FFED-4A54-9145-6DA1243DC740}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B355A385-28CD-435D-85B6-99D0B2E061CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>5340</Characters>
+  <Pages>9</Pages>
+  <Words>1034</Words>
+  <Characters>5215</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>168</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6264</CharactersWithSpaces>
+  <CharactersWithSpaces>6203</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>aljbr</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_ecc91b28-7e0e-4bfd-870f-ca289b7f09ce_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_ecc91b28-7e0e-4bfd-870f-ca289b7f09ce_SetDate">
-    <vt:lpwstr>2025-03-20T18:28:55Z</vt:lpwstr>
+    <vt:lpwstr>2023-01-20T13:55:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_ecc91b28-7e0e-4bfd-870f-ca289b7f09ce_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ecc91b28-7e0e-4bfd-870f-ca289b7f09ce_Name">
     <vt:lpwstr>Confidential</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ecc91b28-7e0e-4bfd-870f-ca289b7f09ce_SiteId">
     <vt:lpwstr>dd9d243c-8688-470f-8812-4ceb7ac50b6c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ecc91b28-7e0e-4bfd-870f-ca289b7f09ce_ActionId">
-    <vt:lpwstr>aa36e64d-251b-48cf-96a3-b508410b68f4</vt:lpwstr>
+    <vt:lpwstr>5d1f40a9-fffd-4bc2-be8f-99e04fa36b97</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ecc91b28-7e0e-4bfd-870f-ca289b7f09ce_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ecc91b28-7e0e-4bfd-870f-ca289b7f09ce_Tag">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>